--- v6 (2026-04-27)
+++ v7 (2026-06-07)
@@ -1,55 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="NOAA21" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="NOAA20" sheetId="2" state="visible" r:id="rId2"/>
-    <sheet name="SNPP" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="SNPP" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
@@ -138,51 +136,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -430,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q340"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>unique_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>lon</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>lat</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -528,22822 +526,124 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>reserved_forests</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>protected_areas</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>forests_14_zone</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>coordinate_zone</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>f9bd6d36-2a9c-429d-90e8-3b372c9e31f8</t>
+          <t>d8ac7620-7ed4-4e35-9931-557bb9071de3</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>97.501625</v>
+        <v>100.651779</v>
       </c>
       <c r="C2" t="n">
-        <v>18.481787</v>
+        <v>14.756087</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>NOAA21</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="F2" t="n">
-        <v>333.06</v>
+        <v>303.42</v>
       </c>
       <c r="G2" t="n">
-        <v>4.312323</v>
+        <v>0.353728</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2026-04-27 13:56:00</t>
+          <t>2026-06-08 01:17:00</t>
         </is>
       </c>
       <c r="I2" s="2" t="n">
-        <v>46139</v>
+        <v>46181</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026-04-27 14:28:34.118171+00:00</t>
+          <t>2026-06-08 02:07:30.197646+00:00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Mae Khong</t>
+          <t>Pa Tan</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Mae Sariang</t>
+          <t>Mueang Lopburi</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>Mae Hong Son</t>
-[...16 lines deleted...]
-      </c>
+          <t>Lopburi</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr"/>
+      <c r="O2" t="inlineStr"/>
+      <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>47N</t>
-        </is>
-[...22684 lines deleted...]
-          <t>48N</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q198"/>
+  <dimension ref="A1:Q5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>unique_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>lon</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>lat</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -23397,26981 +697,301 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>reserved_forests</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>protected_areas</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>forests_14_zone</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>coordinate_zone</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>d438d5d6-aaab-4194-bec1-f7300b5ff2c7</t>
+          <t>9b73b213-cb4a-4ec9-a527-f80e84609b7b</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>97.703217</v>
+        <v>100.802231</v>
       </c>
       <c r="C2" t="n">
-        <v>18.347258</v>
+        <v>14.671526</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>SNPP</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="F2" t="n">
-        <v>348.13</v>
+        <v>303.49</v>
       </c>
       <c r="G2" t="n">
-        <v>19.603178</v>
+        <v>1.313582</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2026-04-27 13:06:00</t>
+          <t>2026-06-08 01:52:00</t>
         </is>
       </c>
       <c r="I2" s="2" t="n">
-        <v>46139</v>
+        <v>46181</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026-04-27 13:41:58.368108+00:00</t>
+          <t>2026-06-08 03:28:25.129930+00:00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Sao Hin</t>
+          <t>Phu Krang</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Mae Sariang</t>
+          <t>Phra Phutthabat</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>Mae Hong Son</t>
-[...16 lines deleted...]
-      </c>
+          <t>Saraburi</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr"/>
+      <c r="O2" t="inlineStr"/>
+      <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>47N</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>367d6363-744c-489a-bab9-b684f13738e6</t>
+          <t>5dbc094c-4234-4778-b9ea-fe27bd694e28</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>97.70695499999999</v>
+        <v>100.802879</v>
       </c>
       <c r="C3" t="n">
-        <v>18.34803</v>
+        <v>14.674925</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>SNPP</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>high</t>
+          <t>nominal</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>367</v>
+        <v>299.6</v>
       </c>
       <c r="G3" t="n">
-        <v>33.726044</v>
+        <v>1.124315</v>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>2026-04-27 13:06:00</t>
+          <t>2026-06-08 01:52:00</t>
         </is>
       </c>
       <c r="I3" s="2" t="n">
-        <v>46139</v>
+        <v>46181</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>2026-04-27 13:41:58.368108+00:00</t>
+          <t>2026-06-08 03:28:25.129930+00:00</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Sao Hin</t>
+          <t>Phu Krang</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>Mae Sariang</t>
+          <t>Phra Phutthabat</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>Mae Hong Son</t>
-[...16 lines deleted...]
-      </c>
+          <t>Saraburi</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr"/>
+      <c r="O3" t="inlineStr"/>
+      <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr">
         <is>
           <t>47N</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>9c7c6b05-c8d3-4f02-bfc6-5fb8180a195d</t>
+          <t>8d08fbe1-7e7c-4636-bfd9-caddc0ee6983</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>97.725174</v>
+        <v>101.039528</v>
       </c>
       <c r="C4" t="n">
-        <v>17.861204</v>
+        <v>14.737147</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>SNPP</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>331.64</v>
+        <v>305.79</v>
       </c>
       <c r="G4" t="n">
-        <v>1.472862</v>
+        <v>1.826608</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>2026-04-27 13:06:00</t>
+          <t>2026-06-08 01:51:00</t>
         </is>
       </c>
       <c r="I4" s="2" t="n">
-        <v>46139</v>
+        <v>46181</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>2026-04-27 13:41:58.368108+00:00</t>
+          <t>2026-06-08 03:28:25.129930+00:00</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>Mae Sam Laep</t>
+          <t>Hin Son</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Sop Moei</t>
+          <t>Kaeng Khoi</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>Mae Hong Son</t>
-[...6 lines deleted...]
-      </c>
+          <t>Saraburi</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
-      <c r="P4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr">
         <is>
           <t>47N</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>51611642-f285-4e61-90f8-4d2845089e56</t>
+          <t>4b26ddc5-2b49-4412-a5a2-aca3a3073840</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>97.725815</v>
+        <v>101.041382</v>
       </c>
       <c r="C5" t="n">
-        <v>17.862127</v>
+        <v>14.649294</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>SNPP</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="F5" t="n">
-        <v>331.93</v>
+        <v>303.01</v>
       </c>
       <c r="G5" t="n">
-        <v>1.725216</v>
+        <v>0.9145489999999999</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>2026-04-27 13:06:00</t>
+          <t>2026-06-08 01:52:00</t>
         </is>
       </c>
       <c r="I5" s="2" t="n">
-        <v>46139</v>
+        <v>46181</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>2026-04-27 13:41:58.368108+00:00</t>
+          <t>2026-06-08 03:28:25.129930+00:00</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>Mae Sam Laep</t>
+          <t>Ban Pa</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Sop Moei</t>
+          <t>Kaeng Khoi</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>Mae Hong Son</t>
-[...7137 lines deleted...]
-        <is>
           <t>Saraburi</t>
         </is>
       </c>
-      <c r="N112" t="inlineStr"/>
-[...6111 lines deleted...]
-      </c>
+      <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr">
         <is>
           <t>47N</t>
-        </is>
-[...13395 lines deleted...]
-          <t>48N</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>