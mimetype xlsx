--- v0 (2026-04-04)
+++ v1 (2026-06-03)
@@ -1,55 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="NOAA20" sheetId="1" state="visible" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="SNPP" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="NOAA21" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
@@ -138,51 +134,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -430,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N639"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>unique_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>lon</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>lat</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -513,64485 +509,547 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>communes</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>provinces</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>natural_protected_area</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>satellite_name</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>d1a9a684-ce46-42a2-bbf8-619203a69d19</t>
+          <t>c0a8f00d-289c-4189-aa61-243c5a922a6b</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>102.373672</v>
+        <v>105.900398</v>
       </c>
       <c r="C2" t="n">
-        <v>13.571029</v>
+        <v>13.175933</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>low</t>
+          <t>nominal</t>
         </is>
       </c>
       <c r="E2" t="n">
-        <v>336.64</v>
+        <v>299.27</v>
       </c>
       <c r="F2" t="n">
-        <v>4.547475</v>
+        <v>0.527025</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H2" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>NOAA21</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>b187ec59-3bb0-4a40-82e6-aac64fb1793f</t>
+          <t>f701fab4-2d3d-4841-8cbd-62677ecc0525</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>102.547234</v>
+        <v>106.765923</v>
       </c>
       <c r="C3" t="n">
-        <v>12.721832</v>
+        <v>13.052679</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>332.63</v>
+        <v>309.79</v>
       </c>
       <c r="F3" t="n">
-        <v>3.844982</v>
+        <v>2.486177</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H3" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>NOAA21</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>d7da2761-da13-4d4c-912f-c4700ef8cf9b</t>
+          <t>878f74a5-137d-4002-8ed6-aadb9bc50e60</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>102.574104</v>
+        <v>106.76757</v>
       </c>
       <c r="C4" t="n">
-        <v>13.687413</v>
+        <v>13.046646</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>339.8</v>
+        <v>320.02</v>
       </c>
       <c r="F4" t="n">
-        <v>4.746954</v>
+        <v>2.769848</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H4" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>NOAA21</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1f7e059f-d981-41ff-bf59-c901e7b7feca</t>
+          <t>3c8b928e-9761-4161-a547-5d84bfa95eef</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>102.595451</v>
+        <v>106.768257</v>
       </c>
       <c r="C5" t="n">
-        <v>13.088624</v>
+        <v>13.051699</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="E5" t="n">
-        <v>339.06</v>
+        <v>320.46</v>
       </c>
       <c r="F5" t="n">
-        <v>6.652711</v>
+        <v>3.000953</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H5" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>NOAA21</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>77747d26-62a6-49d6-8729-b561a2ffe07d</t>
+          <t>3d39c2dd-2244-4f4b-8972-b83aced59b70</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>102.68576</v>
+        <v>106.768311</v>
       </c>
       <c r="C6" t="n">
-        <v>12.664588</v>
+        <v>13.04724</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>342.3</v>
+        <v>328.27</v>
       </c>
       <c r="F6" t="n">
-        <v>2.973161</v>
+        <v>1.975457</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H6" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>NOAA21</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>e0ca7969-9b59-4445-bcbf-a418987c6ecb</t>
+          <t>e12237e5-b7c5-44dc-b02e-81d57d89b237</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>102.71434</v>
+        <v>106.768959</v>
       </c>
       <c r="C7" t="n">
-        <v>13.116184</v>
+        <v>13.052292</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="E7" t="n">
-        <v>343.27</v>
+        <v>312.61</v>
       </c>
       <c r="F7" t="n">
-        <v>14.07818</v>
+        <v>1.975457</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H7" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr"/>
       <c r="N7" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>NOAA21</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>a312ab9f-f6a2-4466-91e5-3936c376fce0</t>
+          <t>d2acc3db-ccc2-43d7-ada4-5cc2c9769fdd</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>102.751366</v>
+        <v>106.770638</v>
       </c>
       <c r="C8" t="n">
-        <v>13.355886</v>
+        <v>13.04628</v>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>341.48</v>
+        <v>322.41</v>
       </c>
       <c r="F8" t="n">
-        <v>12.375756</v>
+        <v>1.58535</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H8" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr"/>
       <c r="N8" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>NOAA21</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>5e79b76c-817b-48df-b10d-8ad98f32c1b1</t>
+          <t>103278c9-5157-40cc-859f-d876827a98b2</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>102.787773</v>
+        <v>106.771301</v>
       </c>
       <c r="C9" t="n">
-        <v>12.533058</v>
+        <v>13.051332</v>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>low</t>
+          <t>nominal</t>
         </is>
       </c>
       <c r="E9" t="n">
-        <v>335.73</v>
+        <v>301.04</v>
       </c>
       <c r="F9" t="n">
-        <v>5.246492</v>
+        <v>0.301269</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H9" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>NOAA21</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>08739e5e-7944-410d-b9ec-1e29b7ce4a1e</t>
+          <t>0cc4d5b7-62c2-4c52-ad24-ecb6de4a195b</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>102.791679</v>
+        <v>106.771347</v>
       </c>
       <c r="C10" t="n">
-        <v>12.533625</v>
+        <v>13.046852</v>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>338.86</v>
+        <v>319.43</v>
       </c>
       <c r="F10" t="n">
-        <v>5.636046</v>
+        <v>1.975457</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H10" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr"/>
       <c r="N10" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>NOAA21</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>47268931-b074-428f-b0ad-e6ec919b5acc</t>
+          <t>f38825e7-59d6-44db-8535-a1c34e7d391d</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>102.800018</v>
+        <v>106.936142</v>
       </c>
       <c r="C11" t="n">
-        <v>13.48898</v>
+        <v>12.980153</v>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="E11" t="n">
-        <v>340.16</v>
+        <v>315.69</v>
       </c>
       <c r="F11" t="n">
-        <v>12.138705</v>
+        <v>1.677513</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H11" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr"/>
       <c r="N11" t="inlineStr">
         <is>
-          <t>NOAA20</t>
+          <t>NOAA21</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>88502608-5da6-49a0-b27a-fc4968960d92</t>
+          <t>f6f52c91-b996-4993-8a1f-fd41f3127b98</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>102.868126</v>
+        <v>106.939034</v>
       </c>
       <c r="C12" t="n">
-        <v>12.694124</v>
+        <v>12.979791</v>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>nominal</t>
         </is>
       </c>
       <c r="E12" t="n">
-        <v>338.46</v>
+        <v>301.31</v>
       </c>
       <c r="F12" t="n">
-        <v>3.309956</v>
+        <v>0.247088</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>2026-04-04 13:36:00</t>
+          <t>2026-06-04 00:53:00</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>2026-04-04 14:15:30.817051+00:00</t>
+          <t>2026-06-04 01:38:59.338035+00:00</t>
         </is>
       </c>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr"/>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr">
         <is>
-          <t>NOAA20</t>
-[...28977 lines deleted...]
-        <is>
           <t>NOAA21</t>
-        </is>
-[...34957 lines deleted...]
-          <t>SNPP</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>